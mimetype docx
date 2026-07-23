--- v0 (2026-06-13)
+++ v1 (2026-07-23)
@@ -202,97 +202,95 @@
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B573D6" w14:textId="77777777" w:rsidR="008D179E" w:rsidRDefault="008D179E" w:rsidP="00C77498">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="36CB5D68" w14:textId="6ADEB8C2" w:rsidR="00DA24B0" w:rsidRPr="00425903" w:rsidRDefault="008B3FAD" w:rsidP="003E2E36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk189258250"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk189258250"/>
       <w:r w:rsidRPr="000C1B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003C1AD9" w:rsidRPr="000C1B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00173332" w:rsidRPr="00173332">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of pharmacology and toxicology, College of Pharmacy, University of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E2E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -725,310 +723,269 @@
                     </w:rPr>
                     <w:t xml:space="preserve"> Ratio established that non-</w:t>
                   </w:r>
                   <w:r w:rsidR="00F36E39" w:rsidRPr="008D4ED2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:bidi="ar-IQ"/>
                     </w:rPr>
                     <w:t>significant</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008D4ED2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:bidi="ar-IQ"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> alteration in every one comparison in this study.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="43354287" w14:textId="2DDC2006" w:rsidR="00F0269B" w:rsidRDefault="00F0269B" w:rsidP="003C1AD9">
+          <w:p w14:paraId="6B93DC5F" w14:textId="77777777" w:rsidR="00DD57F7" w:rsidRPr="00DD57F7" w:rsidRDefault="00DD57F7" w:rsidP="00DD57F7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
                 <w:noProof/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="432CC28F" wp14:editId="6035515E">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4084C82A" wp14:editId="40FFD650">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>4136390</wp:posOffset>
+                    <wp:posOffset>4138295</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>38100</wp:posOffset>
+                    <wp:posOffset>37465</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="488950" cy="177165"/>
-                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:extent cx="411480" cy="149225"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8" name="صورة 8"/>
+                  <wp:docPr id="1" name="صورة 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="EMUF_CzW4AgffCO.png"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="صورة 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
+                        <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect l="20152" t="53016" r="25491" b="9802"/>
-                          <a:stretch/>
+                          <a:srcRect l="20152" t="53017" r="25491" b="9802"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="488950" cy="177165"/>
+                            <a:ext cx="411480" cy="149225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln>
-[...6 lines deleted...]
-                          </a:extLst>
+                          <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="005174FE" w:rsidRPr="005174FE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Copyright © 202</w:t>
+              <w:t xml:space="preserve">Copyright © 2026 Author(s); </w:t>
             </w:r>
-            <w:r w:rsidR="003C1AD9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:lang w:val="en-GB"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              </w:rPr>
+              <w:t>Distributed under Creative Commons CC-BY 4.0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51FBC777" w14:textId="77777777" w:rsidR="00F0269B" w:rsidRDefault="005174FE" w:rsidP="00F0269B">
-[...58 lines deleted...]
-          <w:p w14:paraId="0A6636D5" w14:textId="6A5A4755" w:rsidR="005174FE" w:rsidRPr="005174FE" w:rsidRDefault="005174FE" w:rsidP="00F0269B">
+          <w:p w14:paraId="0A6636D5" w14:textId="227A1503" w:rsidR="005174FE" w:rsidRPr="005174FE" w:rsidRDefault="00DD57F7" w:rsidP="00DD57F7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005174FE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>This is an open access article licensed under CC BY</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB156C" w:rsidRPr="005174FE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00DD57F7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>LJMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>: (</w:t>
+              <w:t xml:space="preserve">. Published by </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00F0269B">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00DD57F7">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                  <w:w w:val="105"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>https://creativecommons.org/licenses/by/4.0</w:t>
+                <w:t xml:space="preserve">Higher Institute of Medical Science and Technology, </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DD57F7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Bani</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DD57F7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DD57F7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Walid</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DD57F7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>, Libya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="005174FE">
-[...3 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00DD57F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
+              <w:t>.</w:t>
             </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0269B" w:rsidRPr="005174FE" w14:paraId="6D797237" w14:textId="77777777" w:rsidTr="00F0269B">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="046B49EF" w14:textId="77A79A08" w:rsidR="005174FE" w:rsidRPr="00DA4D75" w:rsidRDefault="005174FE" w:rsidP="008D4ED2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
@@ -1877,51 +1834,51 @@
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of pharmacology and toxicology, College of Pharmacy, University of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00173332" w:rsidRPr="00173332">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="001833D9" w:rsidRPr="00950CEA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="none"/>
                   <w:lang w:bidi="ar-IQ"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidR="001833D9" w:rsidRPr="00950CEA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:bidi="ar-IQ"/>
                 </w:rPr>
                 <w:sym w:font="Wingdings" w:char="F02A"/>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001833D9" w:rsidRPr="002A6ED1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Georgia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
@@ -2913,51 +2870,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1AD9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15A7B5F8" wp14:editId="5DFCA769">
                   <wp:extent cx="4427220" cy="1516380"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:docPr id="5" name="صورة 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="102439c998bcd4518cd5114d03d9c0076b65c9a7.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16">
+                          <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4427220" cy="1516380"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -5272,51 +5229,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0EAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0EAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 741-752, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00CD0EAE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1049731518819160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2919DFE1" w14:textId="77777777" w:rsidR="003E2E36" w:rsidRPr="00CD0EAE" w:rsidRDefault="003E2E36" w:rsidP="003E2E36">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
@@ -5748,51 +5705,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanford University. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="0019721F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stanford Social Learning Lab</w:t>
       </w:r>
       <w:r w:rsidRPr="0019721F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [webpage]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0019721F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://sll.stanford.edu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="076282A6" w14:textId="77777777" w:rsidR="003E2E36" w:rsidRPr="0019721F" w:rsidRDefault="003E2E36" w:rsidP="003E2E36">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
@@ -5806,51 +5763,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Walker, M. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="0019721F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sleep is your superhuman power</w:t>
       </w:r>
       <w:r w:rsidRPr="0019721F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. [video]. Ted Talk. Retrieved 10 Nov 2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0019721F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ted.com/talks/matt_walker_sleep_is_your_superpower</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="693AC589" w14:textId="77777777" w:rsidR="003E2E36" w:rsidRPr="00494105" w:rsidRDefault="003E2E36" w:rsidP="003E2E36">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6749,51 +6706,51 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019). APA </w:t>
       </w:r>
       <w:r w:rsidRPr="00494105">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Manual 7th edition: The most notable changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00494105">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 10 Nov 2019 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00494105">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.scribbr.com/apa-style/apa-seventh-edition-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41D42C21" w14:textId="77777777" w:rsidR="003E2E36" w:rsidRPr="003C1AD9" w:rsidRDefault="003E2E36" w:rsidP="003E2E36">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7632,171 +7589,174 @@
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الكلمة 1، الكلمة 2، الكلمة 3، الكلمة 4، الكلمة 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788F687D" w14:textId="57EA59CE" w:rsidR="0053552A" w:rsidRPr="003A57B7" w:rsidRDefault="0053552A" w:rsidP="003E2E36">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:right="-46"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0053552A" w:rsidRPr="003A57B7" w:rsidSect="00830727">
-      <w:headerReference w:type="default" r:id="rId21"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="150" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="846" w:gutter="0"/>
       <w:pgNumType w:start="64"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E457FFB" w14:textId="77777777" w:rsidR="00B410E1" w:rsidRDefault="00B410E1">
+    <w:p w14:paraId="16FDE532" w14:textId="77777777" w:rsidR="00EA7866" w:rsidRDefault="00EA7866">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="493AB526" w14:textId="77777777" w:rsidR="00B410E1" w:rsidRDefault="00B410E1">
+    <w:p w14:paraId="4A2E0AA1" w14:textId="77777777" w:rsidR="00EA7866" w:rsidRDefault="00EA7866">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Corbel"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B2"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7925,107 +7885,107 @@
             <w:rStyle w:val="af0"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="000D1A40">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="000D1A40">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D179E">
+        <w:r w:rsidR="00DD57F7">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>68</w:t>
         </w:r>
         <w:r w:rsidRPr="000D1A40">
           <w:rPr>
             <w:rStyle w:val="af0"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="797FBB98" w14:textId="77777777" w:rsidR="005C4F9A" w:rsidRDefault="005C4F9A">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="69AB96D9" w14:textId="4BB822D9" w:rsidR="005C4F9A" w:rsidRDefault="00B410E1">
+  <w:p w14:paraId="69AB96D9" w14:textId="4BB822D9" w:rsidR="005C4F9A" w:rsidRDefault="00EA7866">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1701127758"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005C4F9A">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005C4F9A">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="005C4F9A">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D179E" w:rsidRPr="008D179E">
+        <w:r w:rsidR="00DD57F7" w:rsidRPr="00DD57F7">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>64</w:t>
         </w:r>
         <w:r w:rsidR="005C4F9A">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3F50F556" w14:textId="37C18BAF" w:rsidR="005C4F9A" w:rsidRPr="00514432" w:rsidRDefault="005C4F9A" w:rsidP="008A2A2D">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:w w:val="110"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00693BD0">
@@ -8048,61 +8008,61 @@
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://doi.org/10.64943/ljmas.2026.040207</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:w w:val="110"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D41F291" w14:textId="77777777" w:rsidR="00B410E1" w:rsidRDefault="00B410E1">
+    <w:p w14:paraId="3D3ECD00" w14:textId="77777777" w:rsidR="00EA7866" w:rsidRDefault="00EA7866">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018643B2" w14:textId="77777777" w:rsidR="00B410E1" w:rsidRDefault="00B410E1">
+    <w:p w14:paraId="3B3D703B" w14:textId="77777777" w:rsidR="00EA7866" w:rsidRDefault="00EA7866">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2628"/>
       <w:gridCol w:w="1620"/>
       <w:gridCol w:w="4994"/>
     </w:tblGrid>
     <w:tr w:rsidR="005C4F9A" w:rsidRPr="00DE06B3" w14:paraId="1658BD1D" w14:textId="77777777" w:rsidTr="00DE06B3">
       <w:tc>
@@ -8894,51 +8854,51 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="995F2F"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:line w14:anchorId="11A3B469" id="رابط مستقيم 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-8.4pt,3.95pt" to="468.65pt,3.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiQ+E1nwEAAC8DAAAOAAAAZHJzL2Uyb0RvYy54bWysUktuGzEM3RfIHQTta40dOHAGHmcRw90U&#10;TYC2B6A10owA/SAqHvv2oRTHSZNd0A3Fnx7JR67vjs6yg0pogu/4fNZwprwMvfFDx//+2X1fcYYZ&#10;fA82eNXxk0J+t7n6tp5iqxZhDLZXiRGIx3aKHR9zjq0QKEflAGchKk9BHZKDTGYaRJ9gInRnxaJp&#10;bsQUUh9TkAqRvNuXIN9UfK2VzA9ao8rMdpx6y1WmKvdFis0a2iFBHI08twFf6MKB8VT0ArWFDOwp&#10;mU9QzsgUMOg8k8GJoLWRqs5A08ybD9P8HiGqOguRg/FCE/4/WPnrcO8fE9EwRWwxPqYyxVEnV17q&#10;jx0rWacLWeqYmSTnTbNcLa+XnMnXmHj7GBPmHyo4VpSOW+PLHNDC4SdmKkaprynF7cPOWFt3YT2b&#10;On69mje0Lgl0EtpCJtXFvuPoB87ADnRrMqcKicGavnwvQJiG/b1N7AC079vb5W6xKyumcv+kldpb&#10;wPElr4bOadYXGFUv59zqGzFF24f+VPkSxaKtVPTzBZW1v7dJf3/nm2cAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBKja0O3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWqdUammI&#10;U5VKvSABbQFxdeIlCY3XwXbawNezcIHjaEZvXrYcbCuO6EPjSMFknIBAKp1pqFLw/LQZXYMIUZPR&#10;rSNU8IkBlvn5WaZT4060w+M+VoIhFFKtoI6xS6UMZY1Wh7HrkLh7c97qyNFX0nh9Yrht5VWSzKTV&#10;DfFDrTtc11ge9r3l393Lyh8eXzfr4vb9ww7bh7uv+16py4thdQMi4hD/xvCjz+qQs1PhejJBtApG&#10;kxmrRwXzBQjuF9P5FETxm2Weyf/++TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAokPh&#10;NZ8BAAAvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;So2tDt4AAAAHAQAADwAAAAAAAAAAAAAAAAD5AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="#995f2f" strokeweight="3pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B407B7A" w14:textId="797297B0" w:rsidR="005C4F9A" w:rsidRPr="00415308" w:rsidRDefault="005C4F9A" w:rsidP="00415308">
     <w:pPr>
       <w:bidi/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="03CDDA88" w14:textId="3E5D4B3E" w:rsidR="005C4F9A" w:rsidRPr="00415308" w:rsidRDefault="005C4F9A" w:rsidP="00415308">
     <w:pPr>
       <w:bidi/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:kern w:val="2"/>
@@ -8992,51 +8952,51 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="995F2F"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:line w14:anchorId="6651F8A5" id="رابط مستقيم 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-8.4pt,12.2pt" to="468.6pt,12.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy/cEZnQEAAC8DAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1u2zAMvg/YOwi6L3YytGuMOD00yC7D&#10;VmDrAzCyZAvQH0gtTt5+lJqm3XYbdqH4p4/kR27uT96Jo0ayMfRyuWil0EHFwYaxl08/9h/upKAM&#10;YQAXg+7lWZO8375/t5lTp1dxim7QKBgkUDenXk45p65pSE3aAy1i0oGDJqKHzCaOzYAwM7p3zapt&#10;b5s54pAwKk3E3t1zUG4rvjFa5W/GkM7C9ZJ7y1VilYcim+0GuhEhTVZd2oB/6MKDDVz0CrWDDOIn&#10;2r+gvFUYKZq8UNE30RirdJ2Bp1m2f0zzfYKk6yxMDqUrTfT/YNXX40N4RKZhTtRResQyxcmgLy/3&#10;J06VrPOVLH3KQrHztr35tG6ZU/USa14/JqT8WUcvitJLZ0OZAzo4fqHMxTj1JaW4Q9xb5+ouXBBz&#10;Lz/eLSs08EkYB5mr+DT0ksIoBbiRb01lrJAUnR3K9wJEOB4eHIoj8L7X65v9al9WzOV+Syu1d0DT&#10;c14NXdJcKDC6Xs6l1VdiinaIw7ny1RSLt1LRLxdU1v7WZv3tnW9/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAD08OpuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnoSolxKlK&#10;pV6QoLSAuDrxkoTG6xA7beDrWcSBHmdnNPM2XQy2EQfsfO1IwWQcgUAqnKmpVPDyvB7NQfigyejG&#10;ESr4Qg+L7Pws1YlxR9riYRdKwSXkE62gCqFNpPRFhVb7sWuR2Ht3ndWBZVdK0+kjl9tGxlE0k1bX&#10;xAuVbnFVYbHf9ZZ3t6/Lbr95W6/yu49POzw93n8/9EpdXgzLWxABh/Afhl98RoeMmXLXk/GiUTCa&#10;zBg9KIinUxAcuLm6jkHkfweZpfL0g+wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsv3B&#10;GZ0BAAAvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;D08OpuAAAAAJAQAADwAAAAAAAAAAAAAAAAD3AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="#995f2f" strokeweight="3pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="11A80A54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B910338C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9821,72 +9781,74 @@
     <w:rsid w:val="00CA759C"/>
     <w:rsid w:val="00CB5852"/>
     <w:rsid w:val="00CC2F9B"/>
     <w:rsid w:val="00CC5687"/>
     <w:rsid w:val="00CD0EAE"/>
     <w:rsid w:val="00CD2FBA"/>
     <w:rsid w:val="00CE53E1"/>
     <w:rsid w:val="00CF00EF"/>
     <w:rsid w:val="00CF6275"/>
     <w:rsid w:val="00D53F05"/>
     <w:rsid w:val="00D54911"/>
     <w:rsid w:val="00D60255"/>
     <w:rsid w:val="00D61824"/>
     <w:rsid w:val="00D721E1"/>
     <w:rsid w:val="00D72BE0"/>
     <w:rsid w:val="00D738A2"/>
     <w:rsid w:val="00D848C7"/>
     <w:rsid w:val="00DA0D0B"/>
     <w:rsid w:val="00DA24B0"/>
     <w:rsid w:val="00DA4D75"/>
     <w:rsid w:val="00DB146B"/>
     <w:rsid w:val="00DB3209"/>
     <w:rsid w:val="00DC17DB"/>
     <w:rsid w:val="00DC1C0D"/>
     <w:rsid w:val="00DC28FC"/>
+    <w:rsid w:val="00DD57F7"/>
     <w:rsid w:val="00DE06B3"/>
     <w:rsid w:val="00DE2A8A"/>
     <w:rsid w:val="00DF54D2"/>
     <w:rsid w:val="00DF67CD"/>
     <w:rsid w:val="00E03304"/>
     <w:rsid w:val="00E03FE2"/>
     <w:rsid w:val="00E14011"/>
     <w:rsid w:val="00E15705"/>
     <w:rsid w:val="00E32BA4"/>
     <w:rsid w:val="00E5035D"/>
     <w:rsid w:val="00E625F4"/>
     <w:rsid w:val="00E71163"/>
     <w:rsid w:val="00E74B65"/>
     <w:rsid w:val="00E82492"/>
     <w:rsid w:val="00E827CC"/>
     <w:rsid w:val="00E837E5"/>
     <w:rsid w:val="00E902C9"/>
     <w:rsid w:val="00E95720"/>
     <w:rsid w:val="00E96D16"/>
     <w:rsid w:val="00EA20B8"/>
     <w:rsid w:val="00EA3DCA"/>
     <w:rsid w:val="00EA5B29"/>
+    <w:rsid w:val="00EA7866"/>
     <w:rsid w:val="00EC5DDA"/>
     <w:rsid w:val="00EC609E"/>
     <w:rsid w:val="00ED6394"/>
     <w:rsid w:val="00EE05FC"/>
     <w:rsid w:val="00EF0183"/>
     <w:rsid w:val="00EF3BD2"/>
     <w:rsid w:val="00F0269B"/>
     <w:rsid w:val="00F15655"/>
     <w:rsid w:val="00F22E5E"/>
     <w:rsid w:val="00F250EB"/>
     <w:rsid w:val="00F2677A"/>
     <w:rsid w:val="00F36E39"/>
     <w:rsid w:val="00F43342"/>
     <w:rsid w:val="00F50430"/>
     <w:rsid w:val="00F7622D"/>
     <w:rsid w:val="00F8650F"/>
     <w:rsid w:val="00F96CBE"/>
     <w:rsid w:val="00F9711A"/>
     <w:rsid w:val="00FA5B73"/>
     <w:rsid w:val="00FD2A45"/>
     <w:rsid w:val="00FD2C96"/>
     <w:rsid w:val="00FE2314"/>
     <w:rsid w:val="00FF0236"/>
     <w:rsid w:val="00FF0B95"/>
     <w:rsid w:val="00FF370D"/>
@@ -13989,50 +13951,63 @@
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="487018153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="777143665">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1635863319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -14106,51 +14081,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="330371476">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imst.edu.ly/?p=2745&amp;lang=en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sll.stanford.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmas.com/index.php/journal/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1049731518819160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribbr.com/apa-style/apa-seventh-edition-changes/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edu.xx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ted.com/talks/matt_walker_sleep_is_your_superpower" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=3006-1113&amp;from_ui=yes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imst.edu.ly/?p=2745&amp;lang=en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ted.com/talks/matt_walker_sleep_is_your_superpower" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmas.com/index.php/journal/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sll.stanford.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1049731518819160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribbr.com/apa-style/apa-seventh-edition-changes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=3006-1113&amp;from_ui=yes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edu.xx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.64943/ljmas.2026.040207" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmas.com/index.php/journal/index" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljmas.com/index.php/journal/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -14542,85 +14517,85 @@
             <b:Middle>F.</b:Middle>
           </b:Person>
           <b:Person>
             <b:Last>Charit</b:Last>
             <b:First>Indrajit</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Potirniche</b:Last>
             <b:First>Gabriel</b:First>
             <b:Middle>P.</b:Middle>
           </b:Person>
           <b:Person>
             <b:Last>Glazoff</b:Last>
             <b:First>Michael</b:First>
             <b:Middle>V.</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79599B10-411F-4074-9063-F91605D24307}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA7B20C9-F17F-40EC-BC39-7C8FA74AC413}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1950</Words>
-  <Characters>11119</Characters>
+  <Words>1927</Words>
+  <Characters>10989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13043</CharactersWithSpaces>
+  <CharactersWithSpaces>12891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>